--- v2 (2026-01-28)
+++ v3 (2026-06-13)
@@ -17,138 +17,138 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Journals List</t>
   </si>
   <si>
-    <t>Downloaded from http://daneshafarand.org  at 19:49 +0330 on Wednesday January 28th 2026 (1404/11/8)</t>
+    <t>Downloaded from http://daneshafarand.org  at 3:05 +0430 on Sunday June 14th 2026 (1405/3/24)</t>
   </si>
   <si>
     <t>ردیف</t>
   </si>
   <si>
     <t>عنوان نشریه</t>
   </si>
   <si>
     <t>صاحب امتیاز</t>
   </si>
   <si>
     <t>ناشر</t>
   </si>
   <si>
     <t>ISSN</t>
   </si>
   <si>
     <t>eISSN</t>
   </si>
   <si>
     <t>نشانی پایگاه</t>
   </si>
   <si>
     <t>رتبه</t>
   </si>
   <si>
     <t>Health Education and Health Promotion</t>
   </si>
   <si>
     <t>Afarand Scholarly Publishing Institute</t>
   </si>
   <si>
     <t>2588-5715</t>
   </si>
   <si>
     <t>2345-2897</t>
   </si>
   <si>
-    <t>http://hehp.modares.ac.ir</t>
+    <t>http://hehp.daneshafarand.org</t>
   </si>
   <si>
     <t>علمی-پژوهشی مصوب</t>
   </si>
   <si>
     <t>Iranian Journal of War and Public Health</t>
   </si>
   <si>
     <t>2008-2622</t>
   </si>
   <si>
     <t>2008-2630</t>
   </si>
   <si>
-    <t>http://ijwph.ir</t>
+    <t>http://ijwph.daneshafarand.org</t>
   </si>
   <si>
     <t>Journal of Clinical Care and Skills</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2645-7687</t>
   </si>
   <si>
-    <t>http://jccs.yums.ac.ir</t>
+    <t>http://jccs.daneshafarand.org</t>
   </si>
   <si>
     <t>Journal of Philosophical Thought</t>
   </si>
   <si>
-    <t>1973-2873</t>
-[...5 lines deleted...]
-    <t>Geographical Research</t>
+    <t>2783-1973</t>
+  </si>
+  <si>
+    <t>http://jpt.daneshafarand.org</t>
+  </si>
+  <si>
+    <t>Quarterly of Geographical Research</t>
   </si>
   <si>
     <t>1019-7052</t>
   </si>
   <si>
     <t>2538-4384</t>
   </si>
   <si>
-    <t>http://georesearch.ir</t>
+    <t>http://geores.daneshafarand.org</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Tahoma"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="40"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>